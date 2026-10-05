--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -182,67 +182,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="2"/>
         <w:ind w:left="164"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="22" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="3B3838"/>
         </w:rPr>
-        <w:t xml:space="preserve">School Lane, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, Stafford ST17 0SD </w:t>
+        <w:t xml:space="preserve">School Lane, Bednall, Stafford ST17 0SD </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="22" w:hanging="10"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="3B3838"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone 01785 334977 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="4"/>
@@ -325,78 +309,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="14"/>
         <w:ind w:left="195"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
+    <w:p w:rsidR="001807BF" w:rsidRPr="00C942CE" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="22" w:right="3"/>
       </w:pPr>
       <w:r>
-        <w:t>CHARGING AND REMISSIONS</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
+        <w:t>CHARGING AND REMISSION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C942CE">
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
+      <w:r w:rsidR="00C942CE" w:rsidRPr="00C942CE">
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C942CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001807BF" w:rsidRPr="00C942CE" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="14"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C942CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C942CE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="22" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All Saints CE Primary School adopts the Charges and Remissions Policy of Staffordshire Universities Academies Trust (SUAT) and the full policy may be viewed at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>http://www.suatrust.co.uk/financ</w:t>
@@ -438,438 +432,383 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="14"/>
         <w:ind w:left="14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-[...14 lines deleted...]
-    <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
+    <w:p w:rsidR="001807BF" w:rsidRDefault="001807BF" w:rsidP="00C942CE">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="14"/>
-[...11 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9633" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="19" w:type="dxa"/>
           <w:left w:w="110" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3212"/>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3212"/>
       </w:tblGrid>
       <w:tr w:rsidR="001807BF">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">SESSION </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">COST </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">OTHER INFORMATION </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001807BF">
         <w:trPr>
           <w:trHeight w:val="905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.00AM -8.40AM </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>£5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
             <w:pPr>
               <w:spacing w:after="9"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Breakfast Club  </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
             <w:pPr>
               <w:spacing w:after="14"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(including breakfast) </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001807BF">
         <w:trPr>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.20pm -4.00pm </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£5 </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
             <w:pPr>
               <w:spacing w:after="14"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">After School Club </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
-            <w:pPr>
-[...1 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF41AF">
         <w:trPr>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF41AF">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nursery morning session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF10AC">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>£15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF41AF">
@@ -877,78 +816,76 @@
               <w:spacing w:after="14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF41AF">
         <w:trPr>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF41AF">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nursery afternoon session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF10AC">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>£15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF41AF">
@@ -956,152 +893,147 @@
               <w:spacing w:after="14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF41AF">
         <w:trPr>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF41AF">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursery lunch session </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00FF10AC">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>£5 (excluding lunch)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FF41AF" w:rsidRDefault="00E26A79">
             <w:pPr>
               <w:spacing w:after="14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hot lunches can be arranged with school office before 9am</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="11"/>
         <w:ind w:left="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">These costs are reviewed annually, to reflect increased costs of staffing and resources. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001807BF" w:rsidRDefault="00FF41AF">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1216,101 +1148,101 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00FF10AC" w:rsidRDefault="00FF10AC" w:rsidP="00FF41AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00FF10AC" w:rsidRDefault="00FF10AC" w:rsidP="00FF41AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001807BF"/>
     <w:rsid w:val="001807BF"/>
+    <w:rsid w:val="00C942CE"/>
     <w:rsid w:val="00E26A79"/>
     <w:rsid w:val="00FF10AC"/>
     <w:rsid w:val="00FF41AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0B5455D2"/>
+  <w14:docId w14:val="0852A504"/>
   <w15:docId w15:val="{6DF74D6D-F5E8-4869-9037-55D4CF428112}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2070,71 +2002,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>65EEF25</Template>
+  <Template>9D295A8D</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>169</Words>
-  <Characters>969</Characters>
+  <Words>166</Words>
+  <Characters>949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>All Saint's Bednall</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1136</CharactersWithSpaces>
+  <CharactersWithSpaces>1113</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Caroline Stones</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>